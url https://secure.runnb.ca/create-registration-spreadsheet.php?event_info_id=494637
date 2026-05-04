--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -68,51 +68,51 @@
   <si>
     <t>494637:reg_event:2</t>
   </si>
   <si>
     <t>494637:reg_event:3</t>
   </si>
   <si>
     <t>494637:reg_event:4</t>
   </si>
   <si>
     <t>494637:reg_event:5</t>
   </si>
   <si>
     <t>494637:reg_event:6</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>13-19</t>
   </si>
   <si>
     <t>5km</t>
   </si>
   <si>
-    <t>Event Registration - La Course CDJ</t>
+    <t>Event Registration - La Course CDJ Sports Experts</t>
   </si>
   <si>
     <t>20-29</t>
   </si>
   <si>
     <t>10km</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Category</t>
   </si>